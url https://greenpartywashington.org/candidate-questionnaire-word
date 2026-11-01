--- v0 (2026-09-01)
+++ v1 (2026-11-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3433FCA7" w14:textId="2C5812FA" w:rsidR="001A33B3" w:rsidRPr="001A33B3" w:rsidRDefault="00A132BB" w:rsidP="001A33B3">
+    <w:p w14:paraId="3433FCA7" w14:textId="7DC8D8B3" w:rsidR="001A33B3" w:rsidRPr="001A33B3" w:rsidRDefault="00A132BB" w:rsidP="001A33B3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00F7382D" w:rsidRPr="007466C0">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>reen Party of</w:t>
       </w:r>
       <w:r w:rsidR="00C20746" w:rsidRPr="007466C0">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -60,65 +60,65 @@
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Candidate </w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Questionnaire</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A33B3" w:rsidRPr="001A33B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">To be considered for Green Party endorsement or preferred candidate status, </w:t>
+        <w:t>To be considered for Green Party endorsement</w:t>
+      </w:r>
+      <w:r w:rsidR="00690711">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001A33B3" w:rsidRPr="001A33B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>w</w:t>
-[...6 lines deleted...]
-        <w:t>e encourage you to complete your Candidate Questionnaire by the start of filing week in early May.</w:t>
+        <w:t xml:space="preserve"> we encourage you to complete your Candidate Questionnaire by the start of filing week in early May.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246CAEC" w14:textId="77777777" w:rsidR="001A33B3" w:rsidRDefault="001A33B3" w:rsidP="007A3864"/>
     <w:p w14:paraId="0F63507D" w14:textId="365BF27C" w:rsidR="00245962" w:rsidRPr="007466C0" w:rsidRDefault="002B2570" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>Please email your</w:t>
       </w:r>
       <w:r w:rsidR="00A132BB" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> co</w:t>
       </w:r>
       <w:r w:rsidR="00A16E74" w:rsidRPr="007466C0">
         <w:t>mpleted candidate questionnaire and</w:t>
       </w:r>
       <w:r w:rsidR="007A3864" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
       <w:r w:rsidR="00A16E74" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> questions about our</w:t>
       </w:r>
       <w:r w:rsidR="00A132BB" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3864" w:rsidRPr="007466C0">
         <w:t>endorsement pr</w:t>
       </w:r>
@@ -149,51 +149,50 @@
         <w:t xml:space="preserve"> contact you</w:t>
       </w:r>
       <w:r w:rsidR="00245962" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> by phone or email to follow up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36062700" w14:textId="77777777" w:rsidR="00245962" w:rsidRPr="007466C0" w:rsidRDefault="00245962" w:rsidP="007A3864"/>
     <w:p w14:paraId="702976DD" w14:textId="221F3418" w:rsidR="00EF4CF5" w:rsidRPr="007466C0" w:rsidRDefault="002B2570" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>A link to your c</w:t>
       </w:r>
       <w:r w:rsidR="00245962" w:rsidRPr="007466C0">
         <w:t xml:space="preserve">ompleted questionnaire may be shared with </w:t>
       </w:r>
       <w:r w:rsidR="00620BC3">
         <w:t>Green Party</w:t>
       </w:r>
       <w:r w:rsidR="00A16E74" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> members so</w:t>
       </w:r>
       <w:r w:rsidR="00245962" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> they may contact your campaign to volunteer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082B8E2A" w14:textId="77777777" w:rsidR="00EF4CF5" w:rsidRPr="007466C0" w:rsidRDefault="00EF4CF5" w:rsidP="007A3864"/>
-    <w:p w14:paraId="5ED4DF72" w14:textId="77777777" w:rsidR="00E00459" w:rsidRDefault="00E00459" w:rsidP="007A3864"/>
     <w:p w14:paraId="43E6EE15" w14:textId="3EEB2AC7" w:rsidR="00A132BB" w:rsidRPr="007466C0" w:rsidRDefault="00A132BB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>DATE:</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D48741F" w14:textId="77777777" w:rsidR="00A132BB" w:rsidRPr="007466C0" w:rsidRDefault="00A132BB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>NAME:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD3297D" w14:textId="47B42DAE" w:rsidR="00B647BB" w:rsidRDefault="00A132BB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E00459">
         <w:t>PRONOUNS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4011F3" w14:textId="77777777" w:rsidR="00E00459" w:rsidRDefault="00E00459" w:rsidP="007A3864"/>
     <w:p w14:paraId="2DA2FA6E" w14:textId="5EB2C518" w:rsidR="00E72AE0" w:rsidRPr="007466C0" w:rsidRDefault="00A132BB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>EMAIL(s):</w:t>
@@ -227,80 +226,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3D863151" w14:textId="77777777" w:rsidR="002C68F0" w:rsidRPr="007466C0" w:rsidRDefault="002C68F0" w:rsidP="007A3864"/>
     <w:p w14:paraId="1819E09A" w14:textId="0D4ECC71" w:rsidR="00A132BB" w:rsidRPr="007466C0" w:rsidRDefault="00A132BB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>OFFICE RUNNING FOR:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B8A386" w14:textId="77777777" w:rsidR="00A16E74" w:rsidRPr="007466C0" w:rsidRDefault="00A16E74" w:rsidP="007A3864"/>
     <w:p w14:paraId="13B536B3" w14:textId="77777777" w:rsidR="00C9772C" w:rsidRPr="007466C0" w:rsidRDefault="00C9772C" w:rsidP="007A3864"/>
     <w:p w14:paraId="449FEACE" w14:textId="1B255984" w:rsidR="007A3864" w:rsidRPr="007466C0" w:rsidRDefault="00A132BB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00F7382D" w:rsidRPr="007466C0">
         <w:t>Are you a G</w:t>
       </w:r>
       <w:r w:rsidR="00F1214F">
         <w:t>reen Party of Washington</w:t>
       </w:r>
       <w:r w:rsidR="00F7382D" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> member?  YES_____ NO _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1CA25D" w14:textId="77777777" w:rsidR="007A3864" w:rsidRPr="007466C0" w:rsidRDefault="007A3864" w:rsidP="007A3864"/>
-    <w:p w14:paraId="4B768E1A" w14:textId="47B12B5F" w:rsidR="007A3864" w:rsidRPr="007466C0" w:rsidRDefault="004E7B7C" w:rsidP="007A3864">
-[...5 lines deleted...]
-        <w:t>GPWA b</w:t>
+    <w:p w14:paraId="4B768E1A" w14:textId="51F715BE" w:rsidR="007A3864" w:rsidRPr="007466C0" w:rsidRDefault="004E7B7C" w:rsidP="007A3864">
+      <w:r w:rsidRPr="007466C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">GPWA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007466C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00A132BB" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ylaws restrict</w:t>
+        <w:t>ylaws</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A132BB" w:rsidRPr="007466C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> restrict</w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> endorsement to members of the Green Party of Washington. Others may be eligible for </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007466C0">
+        <w:t xml:space="preserve"> endorsement to members of the Green Party of Washington.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applications for GPWA </w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hip become effective </w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>30 days after joining.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3864" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>To check you</w:t>
       </w:r>
       <w:r w:rsidR="002B5382" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="007A3864" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -342,86 +378,109 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Get Involved</w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> --&gt; </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0069730F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007466C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="007A3864" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Become a </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005D11CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00033492" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00033492" w:rsidRPr="007466C0">
         <w:br/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009B44BB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:t>. Have you read and will you support the</w:t>
       </w:r>
       <w:r w:rsidR="00F7382D" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A33B3" w:rsidRPr="001A33B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -430,51 +489,51 @@
       </w:r>
       <w:r w:rsidR="001A33B3">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="001A33B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ten Key Values</w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F7382D" w:rsidRPr="007466C0">
         <w:t xml:space="preserve">of the Green Party </w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:t>in your campaign and when elected?</w:t>
       </w:r>
       <w:r w:rsidR="003A295D" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271EEFEC" w14:textId="77777777" w:rsidR="007A3864" w:rsidRPr="007466C0" w:rsidRDefault="007A3864" w:rsidP="007A3864"/>
-    <w:p w14:paraId="6EE6B9ED" w14:textId="395892D7" w:rsidR="00A132BB" w:rsidRPr="007466C0" w:rsidRDefault="00F7382D" w:rsidP="007A3864">
+    <w:p w14:paraId="6EE6B9ED" w14:textId="0F09EC00" w:rsidR="00A132BB" w:rsidRPr="007466C0" w:rsidRDefault="00F7382D" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>For a list of the</w:t>
       </w:r>
       <w:r w:rsidR="001A33B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Four Pillars and</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="003A295D" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -509,51 +568,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="004E7B7C" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>About</w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="004E7B7C" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> --&gt; </w:t>
+        <w:t xml:space="preserve"> -&gt; </w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="004E7B7C" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Values</w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="004E7B7C" w:rsidRPr="007466C0">
         <w:rPr>
           <w:i/>
@@ -588,77 +647,83 @@
       </w:r>
       <w:r w:rsidR="001A33B3">
         <w:t xml:space="preserve">Green Party </w:t>
       </w:r>
       <w:r w:rsidR="007A7EA5" w:rsidRPr="007466C0">
         <w:t>Values,</w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> please </w:t>
       </w:r>
       <w:r w:rsidR="004E7B7C" w:rsidRPr="007466C0">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:t>laborate</w:t>
       </w:r>
       <w:r w:rsidR="004E7B7C" w:rsidRPr="007466C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2477BB7A" w14:textId="77777777" w:rsidR="00FD668B" w:rsidRPr="007466C0" w:rsidRDefault="00FD668B" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA36C51" w14:textId="11A454CD" w:rsidR="00C9772C" w:rsidRPr="007466C0" w:rsidRDefault="004E6FFB" w:rsidP="007A3864">
+    <w:p w14:paraId="2CA36C51" w14:textId="127EB3CF" w:rsidR="00C9772C" w:rsidRPr="007466C0" w:rsidRDefault="004E6FFB" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009B44BB">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve">. Are you a member </w:t>
       </w:r>
       <w:r w:rsidR="004947BA">
         <w:t>or organizer in</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> any other p</w:t>
       </w:r>
       <w:r w:rsidR="00F91A75" w:rsidRPr="007466C0">
         <w:t xml:space="preserve">olitical party? </w:t>
       </w:r>
       <w:r w:rsidR="004926BE">
         <w:t xml:space="preserve">Are you an </w:t>
       </w:r>
       <w:r w:rsidR="00B338A0">
         <w:t xml:space="preserve">elected or </w:t>
       </w:r>
       <w:r w:rsidR="004926BE">
-        <w:t xml:space="preserve">appointed Precinct Committee Officer (PCO)? </w:t>
+        <w:t>appointed Precinct Committee Officer (PCO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:t xml:space="preserve"> with a major party</w:t>
+      </w:r>
+      <w:r w:rsidR="004926BE">
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00F91A75" w:rsidRPr="007466C0">
         <w:t>Please list all</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF4CF5" w:rsidRPr="007466C0">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t>political party memberships</w:t>
       </w:r>
       <w:r w:rsidR="00F10E10">
         <w:t xml:space="preserve"> and any </w:t>
       </w:r>
       <w:r w:rsidR="00F079B2">
         <w:t xml:space="preserve">political party </w:t>
       </w:r>
       <w:r w:rsidR="004947BA">
         <w:t xml:space="preserve">position or </w:t>
       </w:r>
       <w:r w:rsidR="00F10E10">
         <w:t>office held</w:t>
       </w:r>
@@ -695,74 +760,71 @@
       </w:r>
       <w:r w:rsidR="002C68F0" w:rsidRPr="007466C0">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00A16E74" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t>ballot</w:t>
       </w:r>
       <w:r w:rsidR="00EF4CF5" w:rsidRPr="007466C0">
         <w:t xml:space="preserve"> listin</w:t>
       </w:r>
       <w:r w:rsidR="005D11CF">
         <w:t>g?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E181FF9" w14:textId="2E8F8576" w:rsidR="005D11CF" w:rsidRDefault="005D11CF" w:rsidP="007A3864"/>
     <w:p w14:paraId="79D3F886" w14:textId="77777777" w:rsidR="001A33B3" w:rsidRDefault="005D11CF" w:rsidP="007A3864">
       <w:r>
         <w:tab/>
         <w:t>“Prefers _________________________________ Party”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4EF040" w14:textId="77777777" w:rsidR="001A33B3" w:rsidRDefault="001A33B3" w:rsidP="007A3864"/>
-    <w:p w14:paraId="205FECE5" w14:textId="389188F1" w:rsidR="00FD668B" w:rsidRPr="007466C0" w:rsidRDefault="00FD668B" w:rsidP="007A3864">
+    <w:p w14:paraId="205FECE5" w14:textId="15E2CB89" w:rsidR="00FD668B" w:rsidRPr="007466C0" w:rsidRDefault="00FD668B" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve">2. Please describe your history of activism with </w:t>
       </w:r>
       <w:r w:rsidR="007A3864" w:rsidRPr="007466C0">
         <w:t>the Green Party</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t xml:space="preserve">, allied </w:t>
       </w:r>
       <w:r w:rsidR="0078182A">
         <w:t>organizations</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
-        <w:t>, or a constituency that is s</w:t>
+        <w:t xml:space="preserve">, or a constituency that </w:t>
+      </w:r>
+      <w:r w:rsidR="00070841">
+        <w:t>the Green Party’s Values support</w:t>
       </w:r>
       <w:r w:rsidR="003A295D" w:rsidRPr="007466C0">
-        <w:t xml:space="preserve">upported by the </w:t>
-[...5 lines deleted...]
-        <w:t>alues.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0FE22A" w14:textId="77777777" w:rsidR="00FD668B" w:rsidRPr="007466C0" w:rsidRDefault="00FD668B" w:rsidP="007A3864"/>
     <w:p w14:paraId="114D1457" w14:textId="423F4743" w:rsidR="00CE3B5E" w:rsidRDefault="003A295D" w:rsidP="007A3864">
       <w:r w:rsidRPr="007466C0">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009B44BB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007466C0">
         <w:t>. D</w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:t>escribe</w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD668B" w:rsidRPr="007466C0">
         <w:t xml:space="preserve">your experience with at least three of the </w:t>
       </w:r>
@@ -1309,93 +1371,97 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A132BB"/>
     <w:rsid w:val="000109FA"/>
     <w:rsid w:val="00033492"/>
     <w:rsid w:val="000431D6"/>
+    <w:rsid w:val="00070841"/>
     <w:rsid w:val="00092B36"/>
     <w:rsid w:val="00167899"/>
     <w:rsid w:val="001A33B3"/>
     <w:rsid w:val="001A498C"/>
     <w:rsid w:val="001D052A"/>
     <w:rsid w:val="001D1B94"/>
     <w:rsid w:val="002165CA"/>
     <w:rsid w:val="00245962"/>
     <w:rsid w:val="002B2570"/>
     <w:rsid w:val="002B5382"/>
     <w:rsid w:val="002B57CC"/>
     <w:rsid w:val="002C68F0"/>
     <w:rsid w:val="00321DBC"/>
     <w:rsid w:val="003425C9"/>
     <w:rsid w:val="003446B0"/>
     <w:rsid w:val="003653C9"/>
     <w:rsid w:val="003A295D"/>
     <w:rsid w:val="00435DAB"/>
     <w:rsid w:val="00454402"/>
     <w:rsid w:val="00466357"/>
     <w:rsid w:val="00483D5D"/>
     <w:rsid w:val="0048625D"/>
     <w:rsid w:val="004926BE"/>
     <w:rsid w:val="004947BA"/>
     <w:rsid w:val="004E6FFB"/>
     <w:rsid w:val="004E7B7C"/>
     <w:rsid w:val="00501108"/>
     <w:rsid w:val="00502ED2"/>
     <w:rsid w:val="0055201A"/>
     <w:rsid w:val="00556FA4"/>
     <w:rsid w:val="00574D2D"/>
     <w:rsid w:val="005D11CF"/>
     <w:rsid w:val="00620BC3"/>
+    <w:rsid w:val="00690711"/>
+    <w:rsid w:val="0069730F"/>
     <w:rsid w:val="007466C0"/>
     <w:rsid w:val="0074778B"/>
     <w:rsid w:val="0078182A"/>
     <w:rsid w:val="0079428F"/>
     <w:rsid w:val="007A3864"/>
     <w:rsid w:val="007A7EA5"/>
     <w:rsid w:val="007C74B5"/>
     <w:rsid w:val="007E30F9"/>
     <w:rsid w:val="007F0709"/>
     <w:rsid w:val="007F624B"/>
+    <w:rsid w:val="0084676F"/>
     <w:rsid w:val="00854B7B"/>
     <w:rsid w:val="0088042B"/>
     <w:rsid w:val="00887CAA"/>
     <w:rsid w:val="0089249F"/>
     <w:rsid w:val="00936D10"/>
     <w:rsid w:val="0096155C"/>
     <w:rsid w:val="0099177A"/>
     <w:rsid w:val="009B44BB"/>
     <w:rsid w:val="009B57D3"/>
     <w:rsid w:val="00A132BB"/>
     <w:rsid w:val="00A16E74"/>
     <w:rsid w:val="00AD5197"/>
     <w:rsid w:val="00AE585C"/>
     <w:rsid w:val="00B22CDB"/>
     <w:rsid w:val="00B338A0"/>
     <w:rsid w:val="00B52873"/>
     <w:rsid w:val="00B6233B"/>
     <w:rsid w:val="00B647BB"/>
     <w:rsid w:val="00BB0F16"/>
     <w:rsid w:val="00BC2CF9"/>
     <w:rsid w:val="00C0071B"/>
     <w:rsid w:val="00C20746"/>
     <w:rsid w:val="00C456B8"/>
     <w:rsid w:val="00C8137F"/>
     <w:rsid w:val="00C9772C"/>
@@ -1856,50 +1922,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001A33B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -2253,73 +2320,73 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>564</Words>
-  <Characters>3221</Characters>
+  <Characters>3218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Iowa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3778</CharactersWithSpaces>
+  <CharactersWithSpaces>3775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GPWA Campaign Committee</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1e87d4df-3946-4ecd-9563-4c678b44680b</vt:lpwstr>
   </property>
 </Properties>
 </file>